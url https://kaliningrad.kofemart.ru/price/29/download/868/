--- v0 (2026-04-30)
+++ v1 (2026-06-19)
@@ -42,51 +42,51 @@
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kaliningrad.kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-04-30 13:11:29</t>
+    <t>Актуальность прайса на: 2026-06-19 22:15:54</t>
   </si>
   <si>
     <t>Расходники для кофеен</t>
   </si>
   <si>
     <t>Бумажные стаканчики для кофе</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
@@ -1563,105 +1563,105 @@
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>Выжималка для чайных пакетиков Newby</t>
   </si>
   <si>
     <t>https://kaliningrad.kofemart.ru/product/vyzhimalka-dlya-chajnyh-paketikov-newby/</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>Чашка с блюдцем с логотипом Newby на донышке</t>
   </si>
   <si>
     <t>https://kaliningrad.kofemart.ru/product/chashka-s-blyudcem-s-logotipom-newby-na-donyshke/</t>
   </si>
   <si>
     <t>Трубочки</t>
   </si>
   <si>
     <t>11246</t>
   </si>
   <si>
-    <t>Трубочки для коктейлей, прямые, черные, в инд.уп. 24см, D=7мм</t>
+    <t>Трубочки для коктейля, черные прямые в инд.упаковке 8х240мм (250шт)</t>
   </si>
   <si>
     <t>https://kaliningrad.kofemart.ru/product/trubochki-dlya-kokteyley-pryamye-chernye-v-indup-24sm-d7mm/</t>
   </si>
   <si>
     <t>11500</t>
   </si>
   <si>
-    <t>Трубочки для коктейля,черные без изгиба 8х240мм (250шт)</t>
+    <t>Трубочки для коктейля,черные прямые 8х240мм (250шт)</t>
   </si>
   <si>
     <t>https://kaliningrad.kofemart.ru/product/trubochki-dlya-kokteylyachernye-bez-izgiba-8kh240mm-250sht/</t>
   </si>
   <si>
     <t>11501</t>
   </si>
   <si>
     <t>Трубочки для коктейля, цветные без изгиба в инд.упаковке 8х240мм (250шт)</t>
   </si>
   <si>
     <t>https://kaliningrad.kofemart.ru/product/trubochki-dlya-kokteylya-tsvetnye-bez-izgiba-v-indupakovke-8kh240mm-250sht/</t>
   </si>
   <si>
     <t>11502</t>
   </si>
   <si>
     <t>Трубочки для коктейля, цветные без изгиба 8х240мм (250шт)</t>
   </si>
   <si>
     <t>https://kaliningrad.kofemart.ru/product/trubochki-dlya-kokteylya-tsvetnye-bez-izgiba-8kh240mm-250sht/</t>
   </si>
   <si>
     <t>11503</t>
   </si>
   <si>
     <t>Трубочки для коктейля, с изгибом цветные 5х210мм (250шт)</t>
   </si>
   <si>
     <t>https://kaliningrad.kofemart.ru/product/trubochki-dlya-kokteylya-s-izgibom-tsvetnye-5kh210mm-250sht/</t>
   </si>
   <si>
     <t>11552</t>
   </si>
   <si>
     <t>Трубочки для коктейля, прозрачные без изгиба 8х240мм (250шт)</t>
   </si>
   <si>
     <t>https://kaliningrad.kofemart.ru/product/trubochki-dlya-kokteylya-prozrachnye-bez-izgiba-8kh240mm-250sht/</t>
   </si>
   <si>
     <t>11639</t>
   </si>
   <si>
-    <t>Трубочки для коктейля, черный с изгибом 5х210мм (100 шт)</t>
+    <t>Трубочки для коктейля, черные с изгибом 5х210мм (100 шт)</t>
   </si>
   <si>
     <t>https://kaliningrad.kofemart.ru/product/trubochki-dlya-kokteylya-chernyy-s-izgibom-5kh210mm-100-sht/</t>
   </si>
   <si>
     <t>118746</t>
   </si>
   <si>
     <t>Трубочки для BabbleTea прозрачные без изгиба 10х240мм (250шт)</t>
   </si>
   <si>
     <t>https://kaliningrad.kofemart.ru/product/trubochki-dlya-babbletea-prozrachnye-bez-izgiba-10kh240mm-250sht/</t>
   </si>
   <si>
     <t>118747</t>
   </si>
   <si>
     <t>Трубочки для BabbleTea прозрачные без изгиба 10х240мм в инд. упак (250шт)</t>
   </si>
   <si>
     <t>https://kaliningrad.kofemart.ru/product/trubochki-dlya-babbletea-prozrachnye-bez-izgiba-10kh240mm-v-ind-upak-250sht/</t>
   </si>
   <si>
     <t>118748</t>
   </si>
@@ -9286,51 +9286,51 @@
       <c r="F119" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G119" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="12"/>
       <c r="C120" s="14"/>
       <c r="E120" s="7"/>
       <c r="G120" s="7"/>
     </row>
     <row r="121" spans="1:7" customHeight="1" ht="80">
       <c r="A121" s="13" t="s">
         <v>285</v>
       </c>
       <c r="B121" s="6"/>
       <c r="C121" s="16" t="s">
         <v>286</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>287</v>
       </c>
       <c r="E121" s="9">
-        <v>9.9</v>
+        <v>10.5</v>
       </c>
       <c r="F121" s="6"/>
       <c r="G121" s="9">
         <f>E121*F121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:7" customHeight="1" ht="80">
       <c r="A122" s="13" t="s">
         <v>288</v>
       </c>
       <c r="B122" s="6"/>
       <c r="C122" s="16" t="s">
         <v>289</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>290</v>
       </c>
       <c r="E122" s="9">
         <v>2.34</v>
       </c>
       <c r="F122" s="6"/>
       <c r="G122" s="9">
         <f>E122*F122</f>
         <v>0</v>
@@ -11116,71 +11116,71 @@
       <c r="F222" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="12"/>
       <c r="C223" s="14"/>
       <c r="E223" s="7"/>
       <c r="G223" s="7"/>
     </row>
     <row r="224" spans="1:7" customHeight="1" ht="80">
       <c r="A224" s="13" t="s">
         <v>514</v>
       </c>
       <c r="B224" s="6"/>
       <c r="C224" s="16" t="s">
         <v>515</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>516</v>
       </c>
       <c r="E224" s="9">
-        <v>1.51</v>
+        <v>390.0</v>
       </c>
       <c r="F224" s="6"/>
       <c r="G224" s="9">
         <f>E224*F224</f>
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:7" customHeight="1" ht="80">
       <c r="A225" s="13" t="s">
         <v>517</v>
       </c>
       <c r="B225" s="6"/>
       <c r="C225" s="16" t="s">
         <v>518</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>519</v>
       </c>
       <c r="E225" s="9">
-        <v>0.85</v>
+        <v>210.0</v>
       </c>
       <c r="F225" s="6"/>
       <c r="G225" s="9">
         <f>E225*F225</f>
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:7" customHeight="1" ht="80">
       <c r="A226" s="13" t="s">
         <v>520</v>
       </c>
       <c r="B226" s="6"/>
       <c r="C226" s="16" t="s">
         <v>521</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>522</v>
       </c>
       <c r="E226" s="9">
         <v>1.53</v>
       </c>
       <c r="F226" s="6"/>
       <c r="G226" s="9">
         <f>E226*F226</f>
         <v>0</v>
@@ -11236,51 +11236,51 @@
       </c>
       <c r="D229" s="6" t="s">
         <v>531</v>
       </c>
       <c r="E229" s="9">
         <v>0.85</v>
       </c>
       <c r="F229" s="6"/>
       <c r="G229" s="9">
         <f>E229*F229</f>
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:7" customHeight="1" ht="80">
       <c r="A230" s="13" t="s">
         <v>532</v>
       </c>
       <c r="B230" s="6"/>
       <c r="C230" s="16" t="s">
         <v>533</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>534</v>
       </c>
       <c r="E230" s="9">
-        <v>0.85</v>
+        <v>200.0</v>
       </c>
       <c r="F230" s="6"/>
       <c r="G230" s="9">
         <f>E230*F230</f>
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:7" customHeight="1" ht="80">
       <c r="A231" s="13" t="s">
         <v>535</v>
       </c>
       <c r="B231" s="6"/>
       <c r="C231" s="16" t="s">
         <v>536</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>537</v>
       </c>
       <c r="E231" s="9">
         <v>1.7</v>
       </c>
       <c r="F231" s="6"/>
       <c r="G231" s="9">
         <f>E231*F231</f>
         <v>0</v>