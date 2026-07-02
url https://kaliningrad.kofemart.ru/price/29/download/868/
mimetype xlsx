--- v1 (2026-06-19)
+++ v2 (2026-07-02)
@@ -42,51 +42,51 @@
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kaliningrad.kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-19 22:15:54</t>
+    <t>Актуальность прайса на: 2026-07-02 13:47:52</t>
   </si>
   <si>
     <t>Расходники для кофеен</t>
   </si>
   <si>
     <t>Бумажные стаканчики для кофе</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>